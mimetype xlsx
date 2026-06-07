--- v0 (2026-03-14)
+++ v1 (2026-06-07)
@@ -10,91 +10,100 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="50">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Ruben de Lima Barbosa</t>
   </si>
   <si>
     <t>https://panelas.tabuladigital.com.br/</t>
   </si>
   <si>
     <t>Que fixa o valor do salário minímo dos servidores municipais e da outras providências.</t>
   </si>
   <si>
+    <t>Everaldo de Cruzes</t>
+  </si>
+  <si>
+    <t>QUE DISPÕE SOBRE A SEMANA DO COMBATE AO FEMINICÍDIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>QUE DISPÕE SOBRE A VEDAÇÃO DA NOMEAÇÃO PARA CARGOS PÚBLICOS DE PESSOAS CONDENADAS PELA LEI MARIAPENHA E CRIMES DE FEMINICÍDIO NO ÂMBITO DO MUNICÍPIO DE PANELAS-PE, INSTITUI A OBRIGATORIEDADE DE DIVULGAÇÃO SEMANAL DOS CANAIS DE DENÚNCIA NAS REDES OFICIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>André Muniz</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A DENOMINÇÃO DA PRAÇA PÚBLICA, LOCALIZADA NA AVENIDA DOM MOURA, S/Nº, BAIRRO CENTRO, NO MUNICÍPIO DE PANELAS, QUE SERÁ DENOMINADA DE “PRAÇA DE SURUBIM” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Tácito de Mazé</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 01/2026, DE AUTORIA DO PODE LEGISLATIVO, VEREADORES TÁCITO JERÔNIMO E ADELSON CÍCERO, QUE CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE PANELAS/PE A DOUGLAS FEITOSA DA SILVA.</t>
   </si>
   <si>
     <t>OF</t>
@@ -117,57 +126,84 @@
   <si>
     <t>Denival</t>
   </si>
   <si>
     <t>Solicita construção de calçamento ligando a crecha à avenida que vai para o cemitério e a rua vizinha a essa.</t>
   </si>
   <si>
     <t>Zé Júlio</t>
   </si>
   <si>
     <t>solicita uma melhoria na iluminação pública na Academia das Cidades, na sede do nosso município.</t>
   </si>
   <si>
     <t>solicita a reforma urgente das duas quadras de Areias na Academia das Cidades, que se encontram em situação de abandono pelo poder público.</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO, para que seja feito a revitalização da praça da Boa Vista, no distrito de Cruzes</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO, para que seja feito a reforma da praça em frente à igreja, no distrito de Cruzes</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO, para que seja feito a aquisição de um terreno para a construção de campo de futebol, no distrito de Cruzes.</t>
   </si>
   <si>
+    <t>Que a prefeitura construa mais uma quadra poliesportiva na Vila de Cruzes</t>
+  </si>
+  <si>
+    <t>Que a prefeitura faça o calçamento da Via que liga a Rua Arcelino Pedro, seguindo por trás do campo, passando na chácara de Jó e chácara de Rose, atrás de Ciê e em frente ao fabrico de Jaqueline, seguindo por outra via emendando lá no calçamento onde o vereador Denival fez um loteamento, loteamento Ana Laura</t>
+  </si>
+  <si>
+    <t>TEST</t>
+  </si>
+  <si>
+    <t>TESTE</t>
+  </si>
+  <si>
+    <t>Pauta da 12ª reunião ordinária de 06/05/2026</t>
+  </si>
+  <si>
+    <t>Ata da reunião de 14/05/26, 13ª ordinária</t>
+  </si>
+  <si>
+    <t>Ata da 14ª reunião</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o envio do Projeto de Lei que dispõe sobre a concessão de adicional de insalubridade aos Agentes de Comunitários de Saúde (ACS) e Agentes de Combates às Endemias (ACE) do município de Panelas.</t>
+  </si>
+  <si>
+    <t>SURGERE AO GOVERNO DO ESTADO A RECUPERAÇÃO DA PE-158, QUE LIGA PANELAS A JUREMA E PASSA EM CRUZES.</t>
+  </si>
+  <si>
+    <t>Sugere à Superintendência Regional do DNIT - Pernambuco, a instalação de lombada eletrônica na BR104, altura do km 120, nas proximidades da Vila de Brejo de João Alves.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -471,69 +507,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="34" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="210.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -546,339 +582,573 @@
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" t="s">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" t="s">
         <v>21</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
         <v>25</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>29</v>
+      </c>
+      <c r="F12" t="s">
+        <v>30</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
+        <v>39</v>
+      </c>
+      <c r="B13">
+        <v>2026</v>
+      </c>
+      <c r="C13">
+        <v>7</v>
+      </c>
+      <c r="D13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>40</v>
+      </c>
+      <c r="B14">
+        <v>2026</v>
+      </c>
+      <c r="C14">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>47</v>
+      </c>
+      <c r="B15">
+        <v>2026</v>
+      </c>
+      <c r="C15">
+        <v>15</v>
+      </c>
+      <c r="D15" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>46</v>
+      </c>
+      <c r="B16">
+        <v>2026</v>
+      </c>
+      <c r="C16">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>43</v>
+      </c>
+      <c r="B17">
+        <v>2026</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>48</v>
+      </c>
+      <c r="B18">
+        <v>2026</v>
+      </c>
+      <c r="C18">
+        <v>13</v>
+      </c>
+      <c r="D18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" t="s">
+        <v>41</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>50</v>
+      </c>
+      <c r="B19">
+        <v>2026</v>
+      </c>
+      <c r="C19">
+        <v>14</v>
+      </c>
+      <c r="D19" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
         <v>31</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13">
+      <c r="B20">
+        <v>2026</v>
+      </c>
+      <c r="C20">
         <v>1</v>
       </c>
-      <c r="D13" t="s">
-[...12 lines deleted...]
-        <v>37</v>
+      <c r="D20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" t="s">
+        <v>46</v>
+      </c>
+      <c r="F20" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>41</v>
+      </c>
+      <c r="B21">
+        <v>2026</v>
+      </c>
+      <c r="C21">
+        <v>2</v>
+      </c>
+      <c r="D21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>42</v>
+      </c>
+      <c r="B22">
+        <v>2026</v>
+      </c>
+      <c r="C22">
+        <v>3</v>
+      </c>
+      <c r="D22" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" t="s">
+        <v>32</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H22" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>