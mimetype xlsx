--- v1 (2026-06-07)
+++ v2 (2026-08-06)
@@ -10,112 +10,130 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="57">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER PRÉVIO DO TRIBUNAL DE CONTAS DE PERNAMBUCO</t>
+  </si>
+  <si>
+    <t>https://panelas.tabuladigital.com.br/</t>
+  </si>
+  <si>
+    <t>PROCESSO DO JULGAMENTO DE CONTAS DO EXERCÍCIO FINANCEIRO DE 2023, DA PREFEITURA DE PANELAS/PE, GESTÃO DO SENHOR RUBEN DE LIMA BARBOSA, REFERENTE AO PROCESSO T.C 24100548-61.</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Ruben de Lima Barbosa</t>
   </si>
   <si>
-    <t>https://panelas.tabuladigital.com.br/</t>
-[...1 lines deleted...]
-  <si>
     <t>Que fixa o valor do salário minímo dos servidores municipais e da outras providências.</t>
   </si>
   <si>
     <t>Everaldo de Cruzes</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A SEMANA DO COMBATE AO FEMINICÍDIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A VEDAÇÃO DA NOMEAÇÃO PARA CARGOS PÚBLICOS DE PESSOAS CONDENADAS PELA LEI MARIAPENHA E CRIMES DE FEMINICÍDIO NO ÂMBITO DO MUNICÍPIO DE PANELAS-PE, INSTITUI A OBRIGATORIEDADE DE DIVULGAÇÃO SEMANAL DOS CANAIS DE DENÚNCIA NAS REDES OFICIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>Que dispõe sobre a denominação oficial das vias públicas designadas de "1" a "10" do Bairro Maria Tereza e de "1" a "8" do Bairro Bom Jesus, no munícipio de Panelas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI Nº 003/2026, DE AUTORIA DO PODE EXECUTIVO, QUE REAJUSTA A REMUNERAÇÃO DOS CARGOS DE PROVIMENTO EFETIVO E CONTRATADOS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE PANELAS/PE E DÀ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>André Muniz</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A DENOMINÇÃO DA PRAÇA PÚBLICA, LOCALIZADA NA AVENIDA DOM MOURA, S/Nº, BAIRRO CENTRO, NO MUNICÍPIO DE PANELAS, QUE SERÁ DENOMINADA DE “PRAÇA DE SURUBIM” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI Nº 003/2026, DE AUTORIA DO PODE EXECUTIVO, QUE REAJUSTA A REMUNERAÇÃO DOS CARGOS DE PROVIMENTO EFETIVO E CONTRATADOS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE PANELAS/PE E DÀ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Tácito de Mazé</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 01/2026, DE AUTORIA DO PODE LEGISLATIVO, VEREADORES TÁCITO JERÔNIMO E ADELSON CÍCERO, QUE CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE PANELAS/PE A DOUGLAS FEITOSA DA SILVA.</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
     <t>Ata da terceira reunião ordinária do primeiro período legislativo de 2026</t>
   </si>
   <si>
     <t>Ata da 5ª reunião órdinaria.</t>
   </si>
   <si>
     <t>REQ</t>
@@ -130,50 +148,53 @@
     <t>Solicita construção de calçamento ligando a crecha à avenida que vai para o cemitério e a rua vizinha a essa.</t>
   </si>
   <si>
     <t>Zé Júlio</t>
   </si>
   <si>
     <t>solicita uma melhoria na iluminação pública na Academia das Cidades, na sede do nosso município.</t>
   </si>
   <si>
     <t>solicita a reforma urgente das duas quadras de Areias na Academia das Cidades, que se encontram em situação de abandono pelo poder público.</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO, para que seja feito a revitalização da praça da Boa Vista, no distrito de Cruzes</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO, para que seja feito a reforma da praça em frente à igreja, no distrito de Cruzes</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO, para que seja feito a aquisição de um terreno para a construção de campo de futebol, no distrito de Cruzes.</t>
   </si>
   <si>
     <t>Que a prefeitura construa mais uma quadra poliesportiva na Vila de Cruzes</t>
   </si>
   <si>
     <t>Que a prefeitura faça o calçamento da Via que liga a Rua Arcelino Pedro, seguindo por trás do campo, passando na chácara de Jó e chácara de Rose, atrás de Ciê e em frente ao fabrico de Jaqueline, seguindo por outra via emendando lá no calçamento onde o vereador Denival fez um loteamento, loteamento Ana Laura</t>
+  </si>
+  <si>
+    <t>Castramóvel para o munícipio de Panelas</t>
   </si>
   <si>
     <t>TEST</t>
   </si>
   <si>
     <t>TESTE</t>
   </si>
   <si>
     <t>Pauta da 12ª reunião ordinária de 06/05/2026</t>
   </si>
   <si>
     <t>Ata da reunião de 14/05/26, 13ª ordinária</t>
   </si>
   <si>
     <t>Ata da 14ª reunião</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o envio do Projeto de Lei que dispõe sobre a concessão de adicional de insalubridade aos Agentes de Comunitários de Saúde (ACS) e Agentes de Combates às Endemias (ACE) do município de Panelas.</t>
   </si>
@@ -507,648 +528,780 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panelas.tabuladigital.com.br/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="54.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="34" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
         <v>16</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H8" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
         <v>28</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F11" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
+        <v>36</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>35</v>
+      </c>
+      <c r="F19" t="s">
+        <v>36</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" t="s">
+        <v>36</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E22" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H22" t="s">
         <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>2026</v>
+      </c>
+      <c r="C23">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>50</v>
+      </c>
+      <c r="B24">
+        <v>2026</v>
+      </c>
+      <c r="C24">
+        <v>14</v>
+      </c>
+      <c r="D24" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" t="s">
+        <v>48</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>31</v>
+      </c>
+      <c r="B25">
+        <v>2026</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>41</v>
+      </c>
+      <c r="B26">
+        <v>2026</v>
+      </c>
+      <c r="C26">
+        <v>2</v>
+      </c>
+      <c r="D26" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" t="s">
+        <v>36</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>42</v>
+      </c>
+      <c r="B27">
+        <v>2026</v>
+      </c>
+      <c r="C27">
+        <v>3</v>
+      </c>
+      <c r="D27" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" t="s">
+        <v>53</v>
+      </c>
+      <c r="F27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>